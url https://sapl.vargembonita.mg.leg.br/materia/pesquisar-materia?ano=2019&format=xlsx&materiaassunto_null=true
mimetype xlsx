--- v0 (2025-10-03)
+++ v1 (2026-05-07)
@@ -51,423 +51,423 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/37/emenda_modificativa_n_01-19_ao_projeto_15-19.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/37/emenda_modificativa_n_01-19_ao_projeto_15-19.docx</t>
   </si>
   <si>
     <t>Altere-se o artigo 1° do Projeto de Lei n° 015/2019, passando a ter a seguinte redação....</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luis Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita que seja providenciado pelo Executivo Municipal a finalização da Obra do Centro de Eventos "José Horácio".</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/25/indicacao_02_2019_luis.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/25/indicacao_02_2019_luis.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado pelo Executivo Municipal, a poda e retirada das folhas secas dos coqueiros do canteiro central da Avenida São Paulo, bem como suas manutenções periódicas.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/26/indicacao_03_2019_luis.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/26/indicacao_03_2019_luis.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado pelo Executivo Municipal, as manutenções necessárias e ainda a limpeza e implantação de um bebedouro, na quadra poliesportiva "José Venerando de Castro".</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/27/indicacao_04_2019_luis.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/27/indicacao_04_2019_luis.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado pelo Executivo Municipal, a instalação de luminárias de emergência no posto de saúde de pronto atendimento.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/28/indicacao_05_2019_luis.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/28/indicacao_05_2019_luis.pdf</t>
   </si>
   <si>
     <t>Requer do senhor Prefeito, manifestação sobre a concessão ou não da  revisão salarial dos servidores, o índice da mesma e a previsão de data para apresentação do projeto de lei a respeito.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Adilson Lucas Ferreira - Dircinho do Zé Lucas</t>
   </si>
   <si>
     <t>Indica nome ao Coreto da Praça Juscelino Kubitschek.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Altair Elias</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/20/indicacao_01_2019.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/20/indicacao_01_2019.docx</t>
   </si>
   <si>
     <t>Indica integralidade de atendimento médico no Distrito de São Sebastião dos Cabrestos/Campinópolis em dias de segundas feiras.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Evaldo</t>
   </si>
   <si>
     <t>Solicita que seja avaliado pelo Executivo Municipal e secretaria de Saúde, a possibilidade de estar realizando melhorias no espaço físico da Unidade de Saúde  do Distrito de São Sebastião dos Cabrestos/Campinópolis, construindo duas salas, sendo uma para observação e outra para colocação do aparelho de eletrocardiograma.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_05_2019_yGVsCzf.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_05_2019_yGVsCzf.docx</t>
   </si>
   <si>
     <t>Solicita que seja providenciado pelo Executivo Municipal  o recuo do canteiro central da Avenida São Paulo no cruzamento com a Rua Bom Despacho.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_06_2019.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_06_2019.docx</t>
   </si>
   <si>
     <t>Indica nome ao Prédio da nova sede da Escola Municipal Enelise Helena Cunha.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/38/parecer_conjunto_projeto_15_2019.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/38/parecer_conjunto_projeto_15_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar - Aspectos Constitucionais - Legais - Regimentais".</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/40/parecer_lei_016-19__com._obras.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/40/parecer_lei_016-19__com._obras.docx</t>
   </si>
   <si>
     <t>Autoriza a Demolição de Imóvel Público – Matadouro”</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Roniwalter</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/36/projeto_de_decreto.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/36/projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE CONTAS DO EXERCÍCIO DE 2017</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Samuel Alves de Matos</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/8/projeto_de_lei_01_2019_ldo.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/8/projeto_de_lei_01_2019_ldo.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO PARA O EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/9/projeto_de_lei_02_2019.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/9/projeto_de_lei_02_2019.pdf</t>
   </si>
   <si>
     <t>Institui o Calendário Oficial de Eventos Culturais, Turísticos, Festas Populares, Folclóricas Comemorações Cívicas, Esportivas, Ecológicas e Socioambientais do Município de Vargem Bonita/MG.</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/10/projeto_de_lei_03_2019_diarias.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/10/projeto_de_lei_03_2019_diarias.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE DIÁRIAS PARA OS SERVIDORES MUNICIPAIS E AGENTES POLÍTICOS DO MUNICÍPIO DE VARGEM BONITA/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/12/projeto_de_lei_04_2019.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/12/projeto_de_lei_04_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSOS FINANCEIROS A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE PIUMHI - APAE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/13/projeto_de_lei_05_2019.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/13/projeto_de_lei_05_2019.pdf</t>
   </si>
   <si>
     <t>CRIA PROGRAMA DE DESENVOLVIMENTO DA PECUÁRIA.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/14/projeto_de_lei_06_2019.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/14/projeto_de_lei_06_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VARGEM BONITA/MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/15/projeto_de_lei_07_2019_adota_praca.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/15/projeto_de_lei_07_2019_adota_praca.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA "ADOTE UMA PRAÇA" NO MUNICÍPIO DE VARGEM BONITA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/16/projeto_de_lei_08_2019_credito.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/16/projeto_de_lei_08_2019_credito.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a contratar operação de crédito com a CAIXA ECONÔMICA FEDERAL, prestar garantias e dá outras providências."</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/21/projeto_de_lei_09_2019_orcamentaria_2020.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/21/projeto_de_lei_09_2019_orcamentaria_2020.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2020</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/22/projeto_de_lei_10_2019_subvencoes.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/22/projeto_de_lei_10_2019_subvencoes.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE SUBVENÇÕES SOCIAIS, CONTRIBUIÇÕES E AUXÍLIOS FINANCEIROS, NO EXERCÍCIO DE 2020, ÀS ORGANIZAÇÕES DA SOCIEDADE CIVIL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/23/projeto_de_lei_11_2019_contratacao_temporaria.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/23/projeto_de_lei_11_2019_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAÇÃO TEMPORÁRIA PARA ATENDER O PROGRAMA ACADEMIA DA SAÚDE NO MUNICÍPIO DE VARGEM BONITA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/31/projeto_de_lei_12_2019_amm.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/31/projeto_de_lei_12_2019_amm.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM ENTIDADE DE REPRESENTAÇÃO DOS MUNICÍPIOS QUE ESPECIFICA E CONTÊM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/32/projeto_de_lei_13_2019_caixa.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/32/projeto_de_lei_13_2019_caixa.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, PRESTAR GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/34/projeto_de_lei_14_2019.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/34/projeto_de_lei_14_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SUAS - SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE VARGEM BONITA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/35/projeto_de_lei_15_2019.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/35/projeto_de_lei_15_2019.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR."</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/39/projeto_de_lei_16_2019_demolicao.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/39/projeto_de_lei_16_2019_demolicao.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A DEMOLIÇÃO DE IMÓVEL PÚBLICO - MATADOURO".</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/11/projeto_de_resolucao_02-19.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/11/projeto_de_resolucao_02-19.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE REGIME DE DIÁRIAS PARA SERVIDORES E VEREADORES NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>"AUTORIZA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_de_resolucao_04_2019.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_de_resolucao_04_2019.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/41/emenda_supressiva_n_01-19.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/41/emenda_supressiva_n_01-19.docx</t>
   </si>
   <si>
     <t>Suprima-se o parágrafo 6º do artigo 4º do Projeto de Lei n° 009/2019, com a seguinte redação:</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/42/emenda_supressiva_n_02-19.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/42/emenda_supressiva_n_02-19.docx</t>
   </si>
   <si>
     <t>Suprima-se o parágrafo 3º do artigo 4º do Projeto de Lei n° 009/2019, com a seguinte redação:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -774,68 +774,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/37/emenda_modificativa_n_01-19_ao_projeto_15-19.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/25/indicacao_02_2019_luis.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/26/indicacao_03_2019_luis.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/27/indicacao_04_2019_luis.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/28/indicacao_05_2019_luis.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/20/indicacao_01_2019.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_05_2019_yGVsCzf.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_06_2019.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/38/parecer_conjunto_projeto_15_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/40/parecer_lei_016-19__com._obras.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/36/projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/8/projeto_de_lei_01_2019_ldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/9/projeto_de_lei_02_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/10/projeto_de_lei_03_2019_diarias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/12/projeto_de_lei_04_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/13/projeto_de_lei_05_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/14/projeto_de_lei_06_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/15/projeto_de_lei_07_2019_adota_praca.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/16/projeto_de_lei_08_2019_credito.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/21/projeto_de_lei_09_2019_orcamentaria_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/22/projeto_de_lei_10_2019_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/23/projeto_de_lei_11_2019_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/31/projeto_de_lei_12_2019_amm.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/32/projeto_de_lei_13_2019_caixa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/34/projeto_de_lei_14_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/35/projeto_de_lei_15_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/39/projeto_de_lei_16_2019_demolicao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/11/projeto_de_resolucao_02-19.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_de_resolucao_04_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/41/emenda_supressiva_n_01-19.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/42/emenda_supressiva_n_02-19.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/37/emenda_modificativa_n_01-19_ao_projeto_15-19.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/25/indicacao_02_2019_luis.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/26/indicacao_03_2019_luis.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/27/indicacao_04_2019_luis.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/28/indicacao_05_2019_luis.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/20/indicacao_01_2019.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_05_2019_yGVsCzf.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_06_2019.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/38/parecer_conjunto_projeto_15_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/40/parecer_lei_016-19__com._obras.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/36/projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/8/projeto_de_lei_01_2019_ldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/9/projeto_de_lei_02_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/10/projeto_de_lei_03_2019_diarias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/12/projeto_de_lei_04_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/13/projeto_de_lei_05_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/14/projeto_de_lei_06_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/15/projeto_de_lei_07_2019_adota_praca.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/16/projeto_de_lei_08_2019_credito.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/21/projeto_de_lei_09_2019_orcamentaria_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/22/projeto_de_lei_10_2019_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/23/projeto_de_lei_11_2019_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/31/projeto_de_lei_12_2019_amm.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/32/projeto_de_lei_13_2019_caixa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/34/projeto_de_lei_14_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/35/projeto_de_lei_15_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/39/projeto_de_lei_16_2019_demolicao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/11/projeto_de_resolucao_02-19.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_de_resolucao_04_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/41/emenda_supressiva_n_01-19.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2019/42/emenda_supressiva_n_02-19.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>