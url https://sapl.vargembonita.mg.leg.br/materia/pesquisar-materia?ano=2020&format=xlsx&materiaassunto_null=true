--- v0 (2025-10-03)
+++ v1 (2026-05-07)
@@ -51,354 +51,354 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/56/parecer_comissao_de_legislacao_projeto_02_2020.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/56/parecer_comissao_de_legislacao_projeto_02_2020.pdf</t>
   </si>
   <si>
     <t>"Cria Programa esporte solidário e autoriza abertura de crédito especial no orçamento do Município e dá outras providências - Aspectos Constitucionais - Legais - Regimentais".</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Samuel Alves de Matos</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/43/projeto_de_lei_01_2020.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/43/projeto_de_lei_01_2020.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR".</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/47/projeto_de_lei_02.2020.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/47/projeto_de_lei_02.2020.pdf</t>
   </si>
   <si>
     <t>CRIA PROGRAMA ESPORTE SOLIDÁRIO E AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/48/projeto_de_lei_03.2020.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/48/projeto_de_lei_03.2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VARGEM BONITA A REALIZAR PERMUTA DE LOTE DE PROPRIEDADE DE NEIDE MARIA DA SILVA, NO LOTEAMENTO IPÊ_x000D_
 FLORIDO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/49/projeto_de_lei_04.2020.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/49/projeto_de_lei_04.2020.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO 1 DA LEI N° 1.134/2019, DE 01 DE JULHO DE 2019, QUE DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE DESENVOLVIMENTO DA_x000D_
 PECUÁRIA.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/50/projeto_de_lei_05_2020_ldo.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/50/projeto_de_lei_05_2020_ldo.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO PARA O EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Roniwalter</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/52/projeto_de_lei_n_06.2020.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/52/projeto_de_lei_n_06.2020.pdf</t>
   </si>
   <si>
     <t>"Município de Vargem Bonita - Poder Legislativo - Fixa Subsídio - Agentes Políticos Municipais - Secretários Municipais - Legislatura 2021 - 2024 e Contém Outras Providências".</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/53/projeto_de_lei_n_07.2020.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/53/projeto_de_lei_n_07.2020.pdf</t>
   </si>
   <si>
     <t>"Município de Vargem Bonita - Poder Legislativo - Fixa Subsídio - Agentes Políticos Municipais - Prefeito e Vice-Prefeitura Municipal - Legislatura 2021 - 2024 e Contém Outras Providências".</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/54/projeto_de_lei_08.2020.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/54/projeto_de_lei_08.2020.pdf</t>
   </si>
   <si>
     <t>"Município de Vargem Bonita - Poder Legislativo - Fixa Subsídio - Agentes Políticos Municipais - Vereadores - Legislatura 2021 - 2024 e Contém Outras Providências".</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/51/projeto_de_lei_09_2020_credito_especial.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/51/projeto_de_lei_09_2020_credito_especial.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/55/projeto_de_lei_10_2020_homenagem_praca.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/55/projeto_de_lei_10_2020_homenagem_praca.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA PRAÇA JUSCELINO KUBITSCHEK - JK, PARA PRAÇA VITORINO GOULART SILVA</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/61/projeto_de_lei_n_11.2020_-_2_compressed.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/61/projeto_de_lei_n_11.2020_-_2_compressed.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município para o Exercício de 2021</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/62/projeto_de_lei_n_12.2020.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/62/projeto_de_lei_n_12.2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE SUBVENÇÕES SOCIAIS, CONTRIBUIÇÕES E AUXÍLIOS FINANCEIROS, NO EXERCÍCIO DE 2021, ÀS ORGANIZAÇÕES DA SOCIEDADE CIVIL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/63/projeto_de_lei_13_2020_defesa_civil_altera_lei_1002_2011.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/63/projeto_de_lei_13_2020_defesa_civil_altera_lei_1002_2011.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 1.002, DE 31 DE MARÇO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/44/projeto_de_lei_complementar_01_2020.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/44/projeto_de_lei_complementar_01_2020.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE CRITÉRIOS DE CONCESSÃO DO ADICIONAL DE INSALUBRIDADE E DE PERICULOSIDADE, AOS SERVIDORES DO MUNICÍPIO DE VARGEM BONITA, NOS TERMOS DO ART. 73 DA LEI COMPLEMENTAR MUNICIPAL N° 624 DE 19 DE FEVEREIRO DE 1992.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/45/projeto_de_lei_complementar_02_2020.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/45/projeto_de_lei_complementar_02_2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES DO MUNICÍPIO E REAJUSTES PARA ATENDER A LEI FEDERAL N° 11.738/2008 QUE REGULAMENTOU O PISO NACIONAL DOS PROFESSORES DA EDUCAÇÃO BÁSICA, A LEI FEDERAL N° 13.708/2018 QUE ESTABELECEU O PISO SALARIAL PROFISSIONAL NACIONAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE A ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/46/projeto_de_resolucao_01_2020.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/46/projeto_de_resolucao_01_2020.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/68/projeto_de_resolucao02_2020.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/68/projeto_de_resolucao02_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a proceder à doação de bem móvel ao Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/66/emenda_supressiva_i.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/66/emenda_supressiva_i.pdf</t>
   </si>
   <si>
     <t>Suprima-se o parágrafo 3 0 do artigo 41 do Projeto de Lei n°011/2020, com a seguinte redação: Parágrafo 30• "Por não se constituírem autorizações de despesa na forma do art. 42 da Lei n° 4.320/1964, não serão considerados créditos suplementares as alterações nas destinações de recursos realizadas no exercício".</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/67/emenda_supressiva_ii.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/67/emenda_supressiva_ii.pdf</t>
   </si>
   <si>
     <t>Suprima-se o parágrafo 6 1 do artigo 4º do Projeto de Lei n° 01112020, com a seguinte redação:_x000D_
 Parágrafo 60 . "O limite de que trata o inciso III poderá ser ampliado em até 10% (dez por cento) quando as suplementações/anulações ocorrerem entre ações do mesmo programa no âmbito de cada órgão orçamentário".</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Laudos e Relatórios</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/87/relatorio_1_2020.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/87/relatorio_1_2020.pdf</t>
   </si>
   <si>
     <t>Relatório Secretaria de Saúde 1º quadrimestre de 2020</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/88/relatorio_2_2020.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/88/relatorio_2_2020.pdf</t>
   </si>
   <si>
     <t>Relatório Secretaria de Saúde 2º quadrimestre de 2020</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/89/relatorio_3_2020.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/89/relatorio_3_2020.pdf</t>
   </si>
   <si>
     <t>Relatório Secretaria de Saúde 3º quadrimestre de 2020.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Substituição de Anexos</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/64/substituicao_de_anexos_ii_loa_2020.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/64/substituicao_de_anexos_ii_loa_2020.pdf</t>
   </si>
   <si>
     <t>Substitui anexos à LOA 2021</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>NT</t>
   </si>
   <si>
     <t>Nota Técnica</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/65/nota_tecnica_sms_005.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/65/nota_tecnica_sms_005.pdf</t>
   </si>
   <si>
     <t>Orientações de Procedimentos a serem seguidos no atual cenário pandêmico de covid-19 no Município de Vargem Bonita-MG.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -705,68 +705,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/56/parecer_comissao_de_legislacao_projeto_02_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/43/projeto_de_lei_01_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/47/projeto_de_lei_02.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/48/projeto_de_lei_03.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/49/projeto_de_lei_04.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/50/projeto_de_lei_05_2020_ldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/52/projeto_de_lei_n_06.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/53/projeto_de_lei_n_07.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/54/projeto_de_lei_08.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/51/projeto_de_lei_09_2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/55/projeto_de_lei_10_2020_homenagem_praca.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/61/projeto_de_lei_n_11.2020_-_2_compressed.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/62/projeto_de_lei_n_12.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/63/projeto_de_lei_13_2020_defesa_civil_altera_lei_1002_2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/44/projeto_de_lei_complementar_01_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/45/projeto_de_lei_complementar_02_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/46/projeto_de_resolucao_01_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/68/projeto_de_resolucao02_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/66/emenda_supressiva_i.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/67/emenda_supressiva_ii.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/87/relatorio_1_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/88/relatorio_2_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/89/relatorio_3_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/64/substituicao_de_anexos_ii_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/65/nota_tecnica_sms_005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/56/parecer_comissao_de_legislacao_projeto_02_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/43/projeto_de_lei_01_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/47/projeto_de_lei_02.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/48/projeto_de_lei_03.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/49/projeto_de_lei_04.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/50/projeto_de_lei_05_2020_ldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/52/projeto_de_lei_n_06.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/53/projeto_de_lei_n_07.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/54/projeto_de_lei_08.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/51/projeto_de_lei_09_2020_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/55/projeto_de_lei_10_2020_homenagem_praca.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/61/projeto_de_lei_n_11.2020_-_2_compressed.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/62/projeto_de_lei_n_12.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/63/projeto_de_lei_13_2020_defesa_civil_altera_lei_1002_2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/44/projeto_de_lei_complementar_01_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/45/projeto_de_lei_complementar_02_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/46/projeto_de_resolucao_01_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/68/projeto_de_resolucao02_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/66/emenda_supressiva_i.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/67/emenda_supressiva_ii.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/87/relatorio_1_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/88/relatorio_2_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/89/relatorio_3_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/64/substituicao_de_anexos_ii_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2020/65/nota_tecnica_sms_005.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>