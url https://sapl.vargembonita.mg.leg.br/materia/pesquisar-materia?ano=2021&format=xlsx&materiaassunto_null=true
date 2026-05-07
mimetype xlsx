--- v0 (2025-10-03)
+++ v1 (2026-05-07)
@@ -54,782 +54,782 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Altair Elias</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_01_2021_ponto_pm_no_distrito.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_01_2021_ponto_pm_no_distrito.docx</t>
   </si>
   <si>
     <t>Solicita implantação de ponto Policial no Distrito de São Sebastiao dos Cabrestos/Campinópolis</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_02_2021_implantar_radar_no_distrito.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_02_2021_implantar_radar_no_distrito.docx</t>
   </si>
   <si>
     <t>Solicita implantação de radares na BR-341 no perímetro urbano do Distrito.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_03_2021_volta_de_onibus.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_03_2021_volta_de_onibus.docx</t>
   </si>
   <si>
     <t>Solicita a volta do transporte coletivo ligando aos Municípios de São Roque de Minas e Piumhi.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Evaldo</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_01_2021_farmacinha_no_distrito.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_01_2021_farmacinha_no_distrito.docx</t>
   </si>
   <si>
     <t>Solicita viabilidade de implantação da Farmácia de Todos no Distrito de São Sebastião dos Cabrestos/Campinópolis.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Janderson Elord Camargos</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_01_2021_varias.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_01_2021_varias.docx</t>
   </si>
   <si>
     <t>Solicita providências do Executivo Municipal quanto a implantação de quebra-molas; placas de sinalização etc...</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Luis Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_01_2021_fecha_rua.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_01_2021_fecha_rua.docx</t>
   </si>
   <si>
     <t>Solicita fechamento de espaço próximo a Praça Padre Léo e fechamento de parte da Rua Araxá</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rafael Silva Correia</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_01_2021.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_01_2021.docx</t>
   </si>
   <si>
     <t>Solicita ponto de atendimento do IEF(Instituto Estadual de Florestas) no Município.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_02_2021.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_02_2021.docx</t>
   </si>
   <si>
     <t>Solicita construção de Ponte sobre o Córrego da Usina.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_02_2021ampliacao_do_psf.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_02_2021ampliacao_do_psf.docx</t>
   </si>
   <si>
     <t>Solicita ampliação e manutenções no PSF do Distrito de São Sebastião dos Cabrestos/Campinópolis.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_04_2021_vacina.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_04_2021_vacina.docx</t>
   </si>
   <si>
     <t>Solicita avaliação da possibilidade de aquisição de vacinas contra o Covid-19 pelo Município de Vargem Bonita/MG.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_02_2021_varias.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_02_2021_varias.docx</t>
   </si>
   <si>
     <t>•	Instalação de uma pista para prática de esportes radicais (Skate) no Distrito de São Sebastião dos Cabrestos/Campinópolis;_x000D_
 _x000D_
 •	Implantação de quebra-molas na Rua Mato Grosso, na altura do número 160;</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_03_2021_caminhao_e_trator.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_03_2021_caminhao_e_trator.docx</t>
   </si>
   <si>
     <t>•	Aquisição de um caminhão tipo Poliguindaste com 10 caçambas para agilizar a retirada de entulhos da sede do Município e do Distrito;_x000D_
 •	Aquisição de um trator com carreta para auxiliar nos trabalhos de limpeza do Distrito._x000D_
 •	Manutenção e ou recapeamento do asfalto de todas as ruas que forem necessárias do Distrito de São Sebastião dos Cabrestos/Campinópolis;_x000D_
 •	Instalação de bebedouro e fogão no Velório do Distrito.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_03_2021viveiro.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_03_2021viveiro.docx</t>
   </si>
   <si>
     <t>Instalação de um viveiro de mudas de café no Município.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_04_2021_energia_fotovoltaica.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_04_2021_energia_fotovoltaica.docx</t>
   </si>
   <si>
     <t>Implantação de uma usina  fotovoltaica para produção de energia limpa e utilização em prédios públicos do município.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Brenda Almeida Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_01_2021_plano_diretor.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_01_2021_plano_diretor.docx</t>
   </si>
   <si>
     <t>•	Início de estudos e providências para elaboração do Plano Diretor do Município;_x000D_
 _x000D_
 •	Encascalhamento das estradas, em específico o trecho próximo a fazenda do senhor Pedro Neves até o alto próximo a fazenda do senhor Zilomar;_x000D_
 _x000D_
 •	Construção de rede fluvial na Rua Plínio de Oliveira e na rua paralela a mesma;</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Kennedy da Costa Soares</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_01_2021_poste_no_distrito.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_01_2021_poste_no_distrito.docx</t>
   </si>
   <si>
     <t>Possibilidade de instalação de um poste para iluminação pública no encontro entre as ruas Neca Faria e a rua Dorvalino Tomé Vieira no Distrito de São Sebastião dos Cabrestos/Campinópolis.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Adilson Lucas Ferreira - Dircinho do Zé Lucas</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_01_2021_pintura_poste_e_rua.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_01_2021_pintura_poste_e_rua.docx</t>
   </si>
   <si>
     <t>	Pintura nos postes com os nomes das ruas, para melhor identificação das mesmas;_x000D_
 	Manutenções no calçamento do encontro das Ruas Pernambuco com a Rua Bom Despacho.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_02_2021_calcadas.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_02_2021_calcadas.docx</t>
   </si>
   <si>
     <t>Solicita parceria entre a administração e os donos de imóveis para construção e restauração de calçadas no âmbito do Município.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_04_2021_cemiterio.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_04_2021_cemiterio.docx</t>
   </si>
   <si>
     <t>Solicita destinação de um zelador para os cemitérios da sede do Município e do Distrito.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_02_2021lombada.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_02_2021lombada.docx</t>
   </si>
   <si>
     <t>Solicita implantação de lombada elevada com faixa de pedestres na entrada da cidade, próximo ao portal.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_03_2021carga_horaria_motorista.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_03_2021carga_horaria_motorista.docx</t>
   </si>
   <si>
     <t>Solicita adequação da carga horária dos motoristas do Executivo.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/110/indicacao_02_2021_luzes_de_emergencia_no_posto_de_saude.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/110/indicacao_02_2021_luzes_de_emergencia_no_posto_de_saude.docx</t>
   </si>
   <si>
     <t>Solicita implantação de luminárias de emergência no posto de saúde.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/111/indicacao_05_2021_ponto_da_pm.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/111/indicacao_05_2021_ponto_da_pm.docx</t>
   </si>
   <si>
     <t>Solicita empenho para implantação de um ponto de REDS no Distrito de São Sebastião dos Cabrestos/Campinópolis.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_06_2021_atencao_campo.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_06_2021_atencao_campo.docx</t>
   </si>
   <si>
     <t>Solicita manutenções necessárias no campo de futebol do Distrito de São Sebastião dos Cabrestos/Campinópolis.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_05_2021_ruas_distrito.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_05_2021_ruas_distrito.docx</t>
   </si>
   <si>
     <t>Solicita manutenção nas ruas do Distrito de São Sebastião dos Cabrestos/Campinópolis.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_02_2021_triturador.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_02_2021_triturador.docx</t>
   </si>
   <si>
     <t>Solicita aquisição de um triturador de entulho de construção civil</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_03_2021_lixeira_ecologica.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_03_2021_lixeira_ecologica.docx</t>
   </si>
   <si>
     <t>Solicita implantação de lixeiras seletivas ecológicas na zona rural</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_05_2021_detetizacao.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_05_2021_detetizacao.docx</t>
   </si>
   <si>
     <t>Solicita dedetização em locais específicos para controle da praga de moscas varejeiras.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_03_2021_arrumar_estrada_confusao.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_03_2021_arrumar_estrada_confusao.docx</t>
   </si>
   <si>
     <t>Solicita manutenções na estrada que liga a região da Prata na região da Confusão.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/118/indicacao_04_2021_implantacao_de_sistema.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/118/indicacao_04_2021_implantacao_de_sistema.docx</t>
   </si>
   <si>
     <t>Solicita implantação de sistema informatizado para emissão de documentos online no setor de Tributos da Prefeitura Municipal</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/119/indicacao_04_2021_pintura_velorio.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/119/indicacao_04_2021_pintura_velorio.docx</t>
   </si>
   <si>
     <t>Solicita pintura do velório Municipal e capela interna do cemitério da sede do Município.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_03_2021_documentos_imoveis.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_03_2021_documentos_imoveis.docx</t>
   </si>
   <si>
     <t>Solicita incentivo para regularização de imóveis sem documentação do Distrito de São Sebastião dos Cabrestos/Campinólis.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_06_2021asfalto_rua_escola.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_06_2021asfalto_rua_escola.docx</t>
   </si>
   <si>
     <t>Solicita calçamento de trecho da Rua José Goulart, próximo a escola.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_decreto_01_2021_prestacao_de_contas.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_decreto_01_2021_prestacao_de_contas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prestação de Contas do Exercício Econômico Financeiro de 2018, do Município de Vargem Bonita/MG.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/121/projeto_de_decreto_02_2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/121/projeto_de_decreto_02_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prestação de Contas do Exercício Econômico Financeiro de 2019, do Município de Vargem Bonita/MG.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Samuel Alves de Matos</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei01_2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei01_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSOS FINANCEIROS A SOCIEDADE SÃO VICENTE DE PAULA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei__02_2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei__02_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB e dá outras providências.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_03_2021_ldo.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_03_2021_ldo.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO PARA O EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_n_04.2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_n_04.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REVERSÃO DE IMÓVEL DOADO AO MUNICÍPIO DE VARGEM BONITA/MG POR DORAMA DE FARIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_n_05.2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_n_05.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSOS FINANCEIROS A SANTA CASA DE MISERICÓRDIA DE PIUMHI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/105/projeto_de_lei_n_06.2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/105/projeto_de_lei_n_06.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Vargem Bonita a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia e dá outras providências</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/106/projeto_de_lei_n_07.2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/106/projeto_de_lei_n_07.2021.pdf</t>
   </si>
   <si>
     <t>Institui o serviço público de coleta seletiva dos resíduos secos domiciliares, e dá outras providências.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/109/projeto_de_lei_08_2021_bdmg_correcao.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/109/projeto_de_lei_08_2021_bdmg_correcao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VARGEM BONITA A  CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE _x000D_
 CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_09_2021loa_compressed.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_09_2021loa_compressed.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2022</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_10_2021ppa_compressed.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_10_2021ppa_compressed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2022/2025".</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_11_2021_subvencoes.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_11_2021_subvencoes.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE SUBVENÇÕES SOCIAIS, CONTRIBUIÇÕES E AUXÍLIOS FINANCEIROS, NO EXERCÍCIO DE 2022, ÀS ORGANIZAÇÕES DA SOCIEDADE CIVIL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/122/projeto_de_lei_12_2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/122/projeto_de_lei_12_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/123/projeto_de_lei_13_2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/123/projeto_de_lei_13_2021.pdf</t>
   </si>
   <si>
     <t>"APROVA LOTEAMENTO DENOMINADO RESIDENCIAL INCORPORADORA CANASTRA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_de_lei_14_2021_xdevolvido_muda_nome_praca.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_de_lei_14_2021_xdevolvido_muda_nome_praca.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA PRAÇA JUSCELINO Kubitschek - JK, PARA PRAÇA VITORINO GOULART SILVA.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/125/projeto_de_lei_15_2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/125/projeto_de_lei_15_2021.pdf</t>
   </si>
   <si>
     <t>Estabelece normas de Preservação, Proteção e Promoção do Patrimônio Cultural do Município de Vargem Bonita/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/126/projeto_de_lei_16_2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/126/projeto_de_lei_16_2021.pdf</t>
   </si>
   <si>
     <t>Altera e reestrutura o Fundo Municipal de Proteção ao Patrimônio Cultural do Município de Vargem Bonita/MG, estabelecido pela Lei Municipal n°955/2009 e dá outras providências.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/127/projeto_de_lei_17_2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/127/projeto_de_lei_17_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Sistema Municipal de Cultura do município de Vargem Bonita, cria o Sistema de  Informações e Indicadores Culturais - SMIIC, Fundo Municipal de Cultura - FMC e dá outras providências.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/128/projeto_de_lei_18_2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/128/projeto_de_lei_18_2021.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Política e Patrimônio Cultural - COMPPAC de Vargem Bonita/MG e dá outras providências.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/129/projeto_de_lei_19_2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/129/projeto_de_lei_19_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de Incentivo à Cultura - SMIC que objetiva o recebimento, a captação e a destinação de recursos financeiros a beneficio de projetos culturais no âmbito do Município de Vargem Bonita /MG, dando outras providências.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_20_2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_20_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICíPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_21_2021_correto.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_21_2021_correto.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 1.159, DE 27 DE ABRIL DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/136/projeto_de_lei_n_22.2021_servico_de_terraplanagem.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/136/projeto_de_lei_n_22.2021_servico_de_terraplanagem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Vargem Bonita a realizar serviços de terraplanagem em permuta de área de terra de propriedade da Pessoa Jurídica denominada INCORPORADORA CANASTRA LTDA, e dá outras providências".</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_complementar_01_2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_complementar_01_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REVISÃO. GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES DO MUNICÍPIO E REAJUSTE PARA ATENDER A LEI FEDERAL N° 13.708/2018 QUE ESTABELECEU O PISO SALARIAL PROFISSIONAL NACIONAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE A ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_complementar_02_2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_complementar_02_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração das Leis Complementares nº55 de 10 de março de 2014 e nº 76 de 14 de maço de 2017.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei_complementar_03.2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei_complementar_03.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração das Leis Complementares nº 55 de 10 de março de 2014 e nº 76 de 14 de março de 2017.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_complementar_04.2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_complementar_04.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Complementar nº 55 de 10 de março de 2014.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_complementar_05_2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_complementar_05_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR N° 046 DE 26 DE FEVEREIRO DE 2013.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_resolucao_01_2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_resolucao_01_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_resolucao_02_2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_resolucao_02_2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Legislativo Municipal proceder à doação de bem móvel ao Poder Executivo Municipal e dá outras providências "</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_resolucao_03_2021.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_resolucao_03_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a proceder à doação de bem móvel ao Poder Executivo Municipal e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1136,68 +1136,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_01_2021_ponto_pm_no_distrito.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_02_2021_implantar_radar_no_distrito.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_03_2021_volta_de_onibus.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_01_2021_farmacinha_no_distrito.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_01_2021_varias.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_01_2021_fecha_rua.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_01_2021.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_02_2021.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_02_2021ampliacao_do_psf.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_04_2021_vacina.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_02_2021_varias.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_03_2021_caminhao_e_trator.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_03_2021viveiro.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_04_2021_energia_fotovoltaica.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_01_2021_plano_diretor.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_01_2021_poste_no_distrito.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_01_2021_pintura_poste_e_rua.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_02_2021_calcadas.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_04_2021_cemiterio.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_02_2021lombada.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_03_2021carga_horaria_motorista.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/110/indicacao_02_2021_luzes_de_emergencia_no_posto_de_saude.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/111/indicacao_05_2021_ponto_da_pm.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_06_2021_atencao_campo.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_05_2021_ruas_distrito.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_02_2021_triturador.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_03_2021_lixeira_ecologica.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_05_2021_detetizacao.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_03_2021_arrumar_estrada_confusao.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/118/indicacao_04_2021_implantacao_de_sistema.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/119/indicacao_04_2021_pintura_velorio.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_03_2021_documentos_imoveis.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_06_2021asfalto_rua_escola.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_decreto_01_2021_prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/121/projeto_de_decreto_02_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei01_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei__02_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_03_2021_ldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_n_04.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_n_05.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/105/projeto_de_lei_n_06.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/106/projeto_de_lei_n_07.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/109/projeto_de_lei_08_2021_bdmg_correcao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_09_2021loa_compressed.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_10_2021ppa_compressed.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_11_2021_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/122/projeto_de_lei_12_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/123/projeto_de_lei_13_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_de_lei_14_2021_xdevolvido_muda_nome_praca.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/125/projeto_de_lei_15_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/126/projeto_de_lei_16_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/127/projeto_de_lei_17_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/128/projeto_de_lei_18_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/129/projeto_de_lei_19_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_20_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_21_2021_correto.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/136/projeto_de_lei_n_22.2021_servico_de_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_complementar_01_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_complementar_02_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei_complementar_03.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_complementar_04.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_complementar_05_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_resolucao_01_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_resolucao_02_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_resolucao_03_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_01_2021_ponto_pm_no_distrito.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_02_2021_implantar_radar_no_distrito.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_03_2021_volta_de_onibus.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_01_2021_farmacinha_no_distrito.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_01_2021_varias.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_01_2021_fecha_rua.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_01_2021.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_02_2021.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_02_2021ampliacao_do_psf.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_04_2021_vacina.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_02_2021_varias.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_03_2021_caminhao_e_trator.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_03_2021viveiro.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_04_2021_energia_fotovoltaica.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_01_2021_plano_diretor.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_01_2021_poste_no_distrito.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_01_2021_pintura_poste_e_rua.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_02_2021_calcadas.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_04_2021_cemiterio.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_02_2021lombada.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_03_2021carga_horaria_motorista.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/110/indicacao_02_2021_luzes_de_emergencia_no_posto_de_saude.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/111/indicacao_05_2021_ponto_da_pm.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_06_2021_atencao_campo.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_05_2021_ruas_distrito.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_02_2021_triturador.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_03_2021_lixeira_ecologica.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_05_2021_detetizacao.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_03_2021_arrumar_estrada_confusao.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/118/indicacao_04_2021_implantacao_de_sistema.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/119/indicacao_04_2021_pintura_velorio.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_03_2021_documentos_imoveis.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_06_2021asfalto_rua_escola.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_decreto_01_2021_prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/121/projeto_de_decreto_02_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei01_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei__02_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_03_2021_ldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_n_04.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_n_05.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/105/projeto_de_lei_n_06.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/106/projeto_de_lei_n_07.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/109/projeto_de_lei_08_2021_bdmg_correcao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_09_2021loa_compressed.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_10_2021ppa_compressed.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_11_2021_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/122/projeto_de_lei_12_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/123/projeto_de_lei_13_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_de_lei_14_2021_xdevolvido_muda_nome_praca.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/125/projeto_de_lei_15_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/126/projeto_de_lei_16_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/127/projeto_de_lei_17_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/128/projeto_de_lei_18_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/129/projeto_de_lei_19_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_20_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_21_2021_correto.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/136/projeto_de_lei_n_22.2021_servico_de_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_complementar_01_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_complementar_02_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei_complementar_03.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_complementar_04.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_complementar_05_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_resolucao_01_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_resolucao_02_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_resolucao_03_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>