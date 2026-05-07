--- v0 (2025-10-03)
+++ v1 (2026-05-07)
@@ -54,508 +54,508 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rafael Silva Correia</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_01_2022_duplica_ponte_capivara.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_01_2022_duplica_ponte_capivara.docx</t>
   </si>
   <si>
     <t>Solicita duplicação da ponte da Capivara.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_02_2022_calcamento_acesso_rio.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_02_2022_calcamento_acesso_rio.docx</t>
   </si>
   <si>
     <t>Solicita calçamento de acesso ao Rio São Francisco, através do Loteamento "Residencial Incorporadora Canastra"</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Luis Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_01_2022_cesta_basica.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_01_2022_cesta_basica.docx</t>
   </si>
   <si>
     <t>Solicita que seja instituído o programa de doação de cestas básicas e ou cartão vale alimentação ao servidores públicos ativos da administração direta e indireta municipal</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_02_2022_parquinho.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_02_2022_parquinho.docx</t>
   </si>
   <si>
     <t>Solicita manutenções no parquinho infantil da Praça dos Capangueiros</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Brenda Almeida Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/148/indicacao_01_2022_abrir_rua.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/148/indicacao_01_2022_abrir_rua.docx</t>
   </si>
   <si>
     <t>Solicita abertura da Rua Goiás</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Rosa Maria Resende de Castro</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/149/indicacao_01_2022_cemiterio.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/149/indicacao_01_2022_cemiterio.docx</t>
   </si>
   <si>
     <t>Solicita manutenções no Cemitério da sede do Município.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Janderson Elord Camargos</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_01_2022microondas_posto.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_01_2022microondas_posto.docx</t>
   </si>
   <si>
     <t>Solicita aquisição de microondas para o PSF do Distrito de São Sebastião dos Cabrestos/Campinópolis.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Altair Elias</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_escola.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_escola.docx</t>
   </si>
   <si>
     <t>Solicita a implantação das séries finais do Ensino Fundamental I e Ensino Médio na Escola Maria do Carmo Picardi, no Distrito de São Sebastião dos Cabrestos/Campinópolis.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Samuel Alves de Matos</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_n_01.2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_n_01.2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE SUBVENÇÃO SOCIAL AO "INSTITUTO PROJETO FOCINHO - IPF" E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_n02.2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_n02.2022.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI FEDERAL N° 13.019 DE 31 DE JULHO DE 2014, NO ÂMBITO DO MUNICÍPIO DE VARGEM BONITA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/151/projeto_de_lei_n03.2022._ldo_2022.2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/151/projeto_de_lei_n03.2022._ldo_2022.2023.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes gerais para a elaboração do orçamento do Município para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_de_lei__04_2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_de_lei__04_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VARGEM BONITA A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_de_lei_n__05_2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_de_lei_n__05_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção de veículos automotores abandonados em logradouros públicos do município de Vargem Bonita/MG e dá outras providências".</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_06_2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_06_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limpeza, conservação, construção de muros, passeios em imóveis particulares ou públicos do município de Vargem Bonita/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_07_2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_07_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros a Agência para Desenvolvimento Econômico e Social de Vargem Bonita-MG - ADESVAB</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_08_2022_prorroga_prazo_loteamento.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_08_2022_prorroga_prazo_loteamento.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº1095 de dezembro de 2016 e dá outras providências</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_n09.2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_n09.2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a doação de medicamentos e próteses dentárias sob a responsabilidade da Secretaria Municipal de saúde de Vargem Bonita e dá outras providências.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_n10-2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_n10-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros a Santa Casa de Misericórdia de Piumhi.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/159/projeto_de_lei_n11-2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/159/projeto_de_lei_n11-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação da Lei Municipal nº 760 de 16 de agosto de 1999 e cria o Conselho e Fundo Municipal do Idoso e dá outras providências .</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_12_2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_12_2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1.1184/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/161/projeto_de_lei_13_2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/161/projeto_de_lei_13_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HORÁRIO DE FUNCIONAMENTO E DOCUMENTAÇÃO NECESSÁRIA PARA OBTENÇÃO DO ALVARÁ DE LOCALIZAÇÃO E FUNCIONAMENTO DE ESTANDES E/OU CLUBES DE TIRO ESPORTIVO, NO MUNICÍPIO DE VARGEM BONITA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_14_2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_14_2022.pdf</t>
   </si>
   <si>
     <t>Ratifica a adesão do município de Vargem Bonita/MG ao protocolo de intenções da Associação Pública dos municípios da microrregião do médio Rio Grande - Consórcio AMEG e autoriza o Poder Executivo a abrir crédito especial na Lei Orçamentária anual para o exercício de 2022.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_15_2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_15_2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 794 DE 03 DE SETEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_de_lei_16_2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_de_lei_16_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 972/2010 que cria o Conselho Municipal de Esporte e dá outras providências</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_18_2022_loa.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_18_2022_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município para o exercício de 2023</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_17_2022_subvencoes_sociais.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_17_2022_subvencoes_sociais.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de subvenções sociais, contribuições e auxílios financeiros, no exercício de 2023, ás organizações da sociedade civil que especifica.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_19_2022_correto.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_19_2022_correto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal (CAIXA), a oferecer garantias e dá outras providências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_de_lei_20_2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_de_lei_20_2022.pdf</t>
   </si>
   <si>
     <t>Transforma área rural em área urbana e dá outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_21_2022_utilidade_asilo.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_21_2022_utilidade_asilo.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade Pública a Associação "Lar Fabiano de Cristo de Vargem Bonita e dá outras providências".</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_23_2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_23_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros a associação comunitária para assuntos de polícia ostensiva de Vargem Bonita</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_complementar_n01.2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_complementar_n01.2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N° 055/2014 QUE ALTEROU O PLANO DE CARREIRA DE CARGOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS_x000D_
 MUNICIPAIS DE VARGEM BONITA/MG, INSTITUÍDO PELA LEI COMPLEMENTAR N°001/2005 E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_complementar_n02.2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_complementar_n02.2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_lei_complementar_03_2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_lei_complementar_03_2022.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Complementares nºs 013/2007, 043/2012 e 075/2017, que dispõe sobre os cargos em comissão da Câmara Municipal e da outras providências.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_complementar_n_04-2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_complementar_n_04-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 073 DE 04 DE ABRIL DE  2016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_complementar_05_2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_complementar_05_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 073 de 04 de abril de 2016 e dá outras providências</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_complementar_n_06_2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_complementar_n_06_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação no município de Vargem Bonita/MG do Sistema Municipal dos Esportes, o Fundo municipal dos esportes e dá outras providências.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_resolucao_01_2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_resolucao_01_2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_resolucao_02_2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_resolucao_02_2022.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA REVISÃO GERAL ANUAL DOS SUBISIDIOS DOS VEREADORES DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/173/emenda_supressiva_n01.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/173/emenda_supressiva_n01.pdf</t>
   </si>
   <si>
     <t>Suprima-se o parágrafo 3º do Artigo 4º do Projeto de Lei 17/2022.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/174/emenda_supressiva_n02.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/174/emenda_supressiva_n02.pdf</t>
   </si>
   <si>
     <t>Suprima-se o parágrafo 6º do Artigo  4º do Projeto de Lei 17/2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -862,68 +862,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_01_2022_duplica_ponte_capivara.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_02_2022_calcamento_acesso_rio.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_01_2022_cesta_basica.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_02_2022_parquinho.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/148/indicacao_01_2022_abrir_rua.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/149/indicacao_01_2022_cemiterio.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_01_2022microondas_posto.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_escola.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_n_01.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_n02.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/151/projeto_de_lei_n03.2022._ldo_2022.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_de_lei__04_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_de_lei_n__05_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_06_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_07_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_08_2022_prorroga_prazo_loteamento.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_n09.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_n10-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/159/projeto_de_lei_n11-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_12_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/161/projeto_de_lei_13_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_14_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_15_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_de_lei_16_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_18_2022_loa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_17_2022_subvencoes_sociais.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_19_2022_correto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_de_lei_20_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_21_2022_utilidade_asilo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_23_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_complementar_n01.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_complementar_n02.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_lei_complementar_03_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_complementar_n_04-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_complementar_05_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_complementar_n_06_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_resolucao_01_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_resolucao_02_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/173/emenda_supressiva_n01.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/174/emenda_supressiva_n02.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_01_2022_duplica_ponte_capivara.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_02_2022_calcamento_acesso_rio.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_01_2022_cesta_basica.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_02_2022_parquinho.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/148/indicacao_01_2022_abrir_rua.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/149/indicacao_01_2022_cemiterio.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_01_2022microondas_posto.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_escola.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_n_01.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_n02.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/151/projeto_de_lei_n03.2022._ldo_2022.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_de_lei__04_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_de_lei_n__05_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_06_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_07_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_08_2022_prorroga_prazo_loteamento.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_n09.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_n10-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/159/projeto_de_lei_n11-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_12_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/161/projeto_de_lei_13_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_14_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_15_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_de_lei_16_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_18_2022_loa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_17_2022_subvencoes_sociais.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_19_2022_correto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_de_lei_20_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_21_2022_utilidade_asilo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_23_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_complementar_n01.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_complementar_n02.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_lei_complementar_03_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_complementar_n_04-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_complementar_05_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_complementar_n_06_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_resolucao_01_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_resolucao_02_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/173/emenda_supressiva_n01.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2022/174/emenda_supressiva_n02.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="247.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>