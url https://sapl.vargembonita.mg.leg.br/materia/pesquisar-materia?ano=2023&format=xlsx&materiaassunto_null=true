--- v0 (2025-12-06)
+++ v1 (2026-05-07)
@@ -54,594 +54,594 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Kennedy da Costa Soares</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/223/mocao_de_repudio_01_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/223/mocao_de_repudio_01_2023.pdf</t>
   </si>
   <si>
     <t>EM REPÚDIO À SUSPENSÃO DE LICENÇAS PARA O MANEJO DE JAVALIS (Sus scrofa)</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/208/parecer_-11_2023_-comissao-legis-justca_e_redacao.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/208/parecer_-11_2023_-comissao-legis-justca_e_redacao.pdf</t>
   </si>
   <si>
     <t>Parecer comissão de Legislação, Justiça e redação final</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/209/parecer_11-2023_comissao-adim-publ-_habit-trans-infr-e_planejamento.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/209/parecer_11-2023_comissao-adim-publ-_habit-trans-infr-e_planejamento.pdf</t>
   </si>
   <si>
     <t>Parecer comissão de administração pública, habitação, planejamento, transporte.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_decreto_legislativo_no_01_2023_assinado.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_decreto_legislativo_no_01_2023_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prestação de Contas do Exercício Econômico Financeiro de 2021 do Município de Vargem Bonita/MG.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Samuel Alves de Matos</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_lei_01_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_lei_01_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Municipal nº 1.117/2018 e dá outras providências</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_02_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_02_2023.pdf</t>
   </si>
   <si>
     <t>Dá nome ao portal situado na entrada do Distrito de São Sebastião dos Cabrestos/Campinópolis, município de Vargem Bonita/MG e contém outras providências.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_lei_03_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_lei_03_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial no orçamento do município e dá outras providências</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_04_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_04_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de lotes com encargos e dá outras providências</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_05_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_05_2023.pdf</t>
   </si>
   <si>
     <t>Cria Programa Municipal "Vargem Bonita mais esporte" e dá outras providências</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_06_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_06_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.196, de 16 de novembro de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/197/ldo__projeto_de_lei_07_2023_r.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/197/ldo__projeto_de_lei_07_2023_r.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes Gerais para a elaboração do orçamento do Município para o exercício de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_08_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_08_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Vargem Bonita a contratar com o banco de desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia e dá outras providências</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_lei_09_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_lei_09_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Vargem Bonita a contratar com o banco de desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_10_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_10_2023.pdf</t>
   </si>
   <si>
     <t>Dá nome ao prédio que abrigará a Escola Municipal Enelise Helena Cunha, situada na sede do Município de Vargem Bonita/MG e contém outras providências.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_11_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_11_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação do loteamento residencial Mirante da Canastra, localizado no perímetro urbano do município de Vargem Bonita, de propriedade da empresa Diamante da Canastra LTDA e dá outras providências.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/194/projeto_de_lei_12_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/194/projeto_de_lei_12_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE VARGEM BONITA (MG) O PROGRAMA DE BANCO DE RAÇÃO PARA ANIMAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_de_lei_13_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_de_lei_13_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE BENS IMÓVEIS À ASSOCIAÇÃO COMUNITÁRIA PARA ASSUNTOS DE POLICIA OSTENSIVA DE VARGEM BONITA — ACASPO E À ASSOCIAÇÃO INSTITUTO PROJETO FOCINHO".</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_lei_14_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_lei_14_2023.pdf</t>
   </si>
   <si>
     <t>Dá nome a pontes, coretos e praça, situados no Município de Vargem Bonita/MG e contém outras providências</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/201/projeto_de_lei_15_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/201/projeto_de_lei_15_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE HORÁRIO ESPECIAL A SERVIDOR(A) QUETENHA DEPENDENTE PORTADOR DE NECESSIDADES ESPECIAIS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/210/projeto_de_lei_16_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/210/projeto_de_lei_16_2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza doação de bem imóvel à micro empreendedora individual  Lúcia Maria da Costa"</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/211/preojeto_de_lei_17_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/211/preojeto_de_lei_17_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente, em observância ao determinado na Lei Federal nº 4.320, de 17 de março de 1.964.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/212/pojeto_de_lei_18_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/212/pojeto_de_lei_18_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação do Município de Vargem Bonita ao contrato de Consórcio Público da Associação Pública dos Municípios da Microrregião do Médio Rio Grande – AMEG, consolidado com o segundo termo aditivo.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_19_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_19_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de subvenções sociais, contribuições e auxílios financeiros, no exercício de 2024, às organizações da sociedade civil que especifica.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_lei_20_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_lei_20_2023.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a despesa do município para o exercício de 2024</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_21_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_21_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Assistência Financeira complementar, repassada pela União Federal visando dar cumprimento ao disposto na Lei Federal 14.434, de 4 de agosto de 2022, que instituiu o piso salarial nacional do enfermeiro, do Técnico de enfermagem, do auxiliar de enfermagem  e da Parteira.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_22_2023_correto.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_22_2023_correto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº1.055/2014 de 26 de maio de 2014, e dá outras providências</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_lei_23_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_lei_23_2023.pdf</t>
   </si>
   <si>
     <t>Ratifica os termos da 6ª alteração contratual do Consórcio Intermunicipal de Saneamento Básico, meio ambiente, atenção a sanidade dos produtos de origem agropecuária, segurança alimentar e combate a zoonoses da Serra da Canastra, Alto São Francisco e Médio Rio Grande – CICANASTRA, e dá outras providências.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_lei_24_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_lei_24_2023.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL N° 1.215, DE 15 DE AGOSTO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_lei_25_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_lei_25_2023.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Cultura do Município de Vargem Bonita/MG e dá outras providências.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_complementar_01.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_complementar_01.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 076 de 14 de março de 2017 e dá outras providências</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_de_lei_complementar_02.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_de_lei_complementar_02.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 55 de 10 de março de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/183/projeto_de_lei_complementar_03.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/183/projeto_de_lei_complementar_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão da revisão anual dos subsídios ao prefeito, vice-prefeito e secretários municipais de Vargem Bonita/MG.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_complementar_04.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_complementar_04.pdf</t>
   </si>
   <si>
     <t>Autoriza revisão geral anual dos vencimentos dos servidores do Município de Vargem Bonita/MG e dá outras providências</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_complementar_05_2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_complementar_05_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N° 073 DE 04 DE ABRIL DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_complementar_06.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_complementar_06.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 55/2014 que institui o plano de carreiras, de cargos e vencimentos dos servidores municipais de Vargem Bonita e dá outras providências.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/185/mensagem_ao_projeto_de_n_01-2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/185/mensagem_ao_projeto_de_n_01-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza revisão geral anual dos vencimentos dos servidores públicos da Câmara Municipal e dá outras providências</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/186/mensagem_ao_projeto_de_n_02-2023.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/186/mensagem_ao_projeto_de_n_02-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza revisão geral anual dos subsídios dos vereadores da Câmara Municipal e dá outras providências</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Laudos e Relatórios</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/191/relatorio_quadrimestrais_de_saude.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/191/relatorio_quadrimestrais_de_saude.pdf</t>
   </si>
   <si>
     <t>Relatórios quadrimestrais da Saúde, exercício de 2022</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/234/1_relatorio.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/234/1_relatorio.pdf</t>
   </si>
   <si>
     <t>1° Relatório Detalhado do Quadrimestre Anterior _x000D_
 2023</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/235/2_relatorio.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/235/2_relatorio.pdf</t>
   </si>
   <si>
     <t>2° Relatório Detalhado do Quadrimestre Anterior _x000D_
 2023</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/236/3_relatorio.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/236/3_relatorio.pdf</t>
   </si>
   <si>
     <t>3° Relatório Detalhado do Quadrimestre Anterior _x000D_
 2023</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>AN</t>
   </si>
   <si>
     <t>Anexos</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/200/oficio_22_2023-_cemig.docx</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/200/oficio_22_2023-_cemig.docx</t>
   </si>
   <si>
     <t>Informa situação da prestação de serviços de energia elétrica da CEMIG e solicita Audiência Pública</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/202/drenagem.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/202/drenagem.pdf</t>
   </si>
   <si>
     <t>Mapas de drenagem</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/203/esg-vb-mc-r1-acd-planta_geral.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/203/esg-vb-mc-r1-acd-planta_geral.pdf</t>
   </si>
   <si>
     <t>Mapas de esgoto</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/204/geometrico.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/204/geometrico.pdf</t>
   </si>
   <si>
     <t>Mapas geométricos</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/205/pav-ic-mc-r0-fl01.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/205/pav-ic-mc-r0-fl01.pdf</t>
   </si>
   <si>
     <t>Mapas de pavimentação</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/206/terraplanagem.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/206/terraplanagem.pdf</t>
   </si>
   <si>
     <t>Mapas de terraplanagem</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/207/relatorios_cronogramas_documentos.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/207/relatorios_cronogramas_documentos.pdf</t>
   </si>
   <si>
     <t>Relatórios, cronogramas, documentos...</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -948,68 +948,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/223/mocao_de_repudio_01_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/208/parecer_-11_2023_-comissao-legis-justca_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/209/parecer_11-2023_comissao-adim-publ-_habit-trans-infr-e_planejamento.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_decreto_legislativo_no_01_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_lei_01_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_02_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_lei_03_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_04_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_05_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_06_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/197/ldo__projeto_de_lei_07_2023_r.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_08_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_lei_09_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_10_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_11_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/194/projeto_de_lei_12_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_de_lei_13_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_lei_14_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/201/projeto_de_lei_15_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/210/projeto_de_lei_16_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/211/preojeto_de_lei_17_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/212/pojeto_de_lei_18_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_19_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_lei_20_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_21_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_22_2023_correto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_lei_23_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_lei_24_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_lei_25_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_complementar_01.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_de_lei_complementar_02.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/183/projeto_de_lei_complementar_03.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_complementar_04.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_complementar_05_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_complementar_06.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/185/mensagem_ao_projeto_de_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/186/mensagem_ao_projeto_de_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/191/relatorio_quadrimestrais_de_saude.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/234/1_relatorio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/235/2_relatorio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/236/3_relatorio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/200/oficio_22_2023-_cemig.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/202/drenagem.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/203/esg-vb-mc-r1-acd-planta_geral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/204/geometrico.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/205/pav-ic-mc-r0-fl01.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/206/terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/207/relatorios_cronogramas_documentos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/223/mocao_de_repudio_01_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/208/parecer_-11_2023_-comissao-legis-justca_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/209/parecer_11-2023_comissao-adim-publ-_habit-trans-infr-e_planejamento.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_decreto_legislativo_no_01_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_lei_01_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_02_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_lei_03_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_04_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_05_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_06_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/197/ldo__projeto_de_lei_07_2023_r.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_08_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_lei_09_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_10_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_11_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/194/projeto_de_lei_12_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_de_lei_13_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_lei_14_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/201/projeto_de_lei_15_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/210/projeto_de_lei_16_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/211/preojeto_de_lei_17_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/212/pojeto_de_lei_18_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_19_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_lei_20_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_21_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_22_2023_correto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_lei_23_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_lei_24_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_lei_25_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_complementar_01.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_de_lei_complementar_02.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/183/projeto_de_lei_complementar_03.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_complementar_04.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_complementar_05_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_complementar_06.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/185/mensagem_ao_projeto_de_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/186/mensagem_ao_projeto_de_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/191/relatorio_quadrimestrais_de_saude.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/234/1_relatorio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/235/2_relatorio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/236/3_relatorio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/200/oficio_22_2023-_cemig.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/202/drenagem.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/203/esg-vb-mc-r1-acd-planta_geral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/204/geometrico.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/205/pav-ic-mc-r0-fl01.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/206/terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2023/207/relatorios_cronogramas_documentos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>