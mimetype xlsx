--- v0 (2025-10-03)
+++ v1 (2026-05-08)
@@ -54,489 +54,489 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adilson Lucas Ferreira - Dircinho do Zé Lucas</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/238/adilson_01_2024.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/238/adilson_01_2024.pdf</t>
   </si>
   <si>
     <t>A seguinte indicação para seja providenciado pelo Executivo Municipal a instalagdo de_x000D_
 portões laterais ao acesso entre a Escola Municipal e a quadra poliesportiva da mesma e_x000D_
 telas de proteção nos espaços de encontro da tela já existente e a cobertura da quadra.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/242/projeto_de_decreto_legislativo_no_01_2024_assinado.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/242/projeto_de_decreto_legislativo_no_01_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prestação de Contas do Exercício de 2020</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/248/projeto_de_decreto_legislativo__02.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/248/projeto_de_decreto_legislativo__02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prestação de Contas do Exercício de 2022</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Samuel Alves de Matos</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/232/projeto_de_lei_01_2024.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/232/projeto_de_lei_01_2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO DOS ART. 10, 18 $ 2°, 3’ E 4°, ART. 22,§ 1" E ART. 35 $ 1" NA LEI MUNICIPAL Nº 1.117, DE 24 DE ABRIL DE 2018 QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/233/projeto_de_lei_02_2024.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/233/projeto_de_lei_02_2024.pdf</t>
   </si>
   <si>
     <t>““ALTERA A LEI _x000D_
 MUNICIPAL N° 1.209, DE 9 DE MAIO DE 2023 E DA OUTRAS _x000D_
 PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/237/projeto_de_lei_03_2024-compactado_3.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/237/projeto_de_lei_03_2024-compactado_3.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO _x000D_
 ORÇAMENTO DO MUNICÍPIO PARA O EXERCÍCIO DE 2025 E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/239/projeto_de_lei_04-2024__secretarios.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/239/projeto_de_lei_04-2024__secretarios.pdf</t>
   </si>
   <si>
     <t>“Município de Vargem Bonita – Poder Legislativo – Fixa Subsídio – Agentes Políticos Municipais - Secretários Municipais – para o período de 2025 – 2028 e Contém Outras Providências”</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/240/projeto_de_lei_05-2024_fixa_os_subsidios_para_prefeito_e_vice.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/240/projeto_de_lei_05-2024_fixa_os_subsidios_para_prefeito_e_vice.pdf</t>
   </si>
   <si>
     <t>Município de Vargem Bonita – Poder Legislativo – Fixa Subsídio – Agentes Políticos Municipais – Prefeito e Vice-Prefeito Municipal, para o período de 2025 – 2028 e Contém Outras Providências”.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/241/projeto_de_lei_06_-2024_vereadores.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/241/projeto_de_lei_06_-2024_vereadores.pdf</t>
   </si>
   <si>
     <t>Município de Vargem Bonita – Poder Legislativo – Fixa Subsídio – Agentes Políticos Municipais – Vereadores – Legislatura 2025 – 2028 e Contém Outras Providências”.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/243/projeto_de_lei_n07_2024_da_nome_a_construcao_do_centro_multiuso.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/243/projeto_de_lei_n07_2024_da_nome_a_construcao_do_centro_multiuso.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 07/2024 –“DA NOME A CONSTRUCAO DO CENTRO MULTIUSO SITUADO EM SÃO SEBASTIÃO DOS CABRESTOS - CAMPINÓPOLIS, DISTRITO MUNICÍPAL DE VARGEM BONITA/MG.”</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/244/projeto_de_lei_n08_2024_da_nome_a_reforma_e_ampliacao_do_psf.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/244/projeto_de_lei_n08_2024_da_nome_a_reforma_e_ampliacao_do_psf.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 08/2024 –“DA NOME A REFORMA E AMPLIAÇÃO DO PSF SITUADO EM SÃO SEBASTIÃO DOS CABESTROS - CAMPINÓPOLIS, DISTRITO DO MUNICÍPIO DE VARGEM BONITA/MG.”</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_n09_2024_da_nome_a_quadra_escolar_poliesportiva.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_n09_2024_da_nome_a_quadra_escolar_poliesportiva.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 09/2024 –“DA NOME A QUADRA ESCOLAR POLIESPORTIVA, SITUADA NA RUA PERNAMBUCO, 1.090 -FUNDOS, SITUADA NA AVENIDA RIO DE JANEIRO,N° 427, CENTRO, MUNICÍPIO DE VARGEM BONITA/MG.”</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 10/2024 –“DA NOME A AMPLIAÇÃO DO CENTRO DE REFERENCIA DA ASSISTENCIA SOCIAL - CRAS, SITUADA NA AVENIDA RIO DE JANEIRO, N°427, CENTRO, MUNICÍPIO DE VARGEM BONITA/MG.”</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/247/projeto_de_lei_n11_2024_da_nome_a_pista_de_caminhada.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/247/projeto_de_lei_n11_2024_da_nome_a_pista_de_caminhada.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 11/2024 –“DA NOME A PISTA DE CAMINHADA - OBRA INTEGRANTE DA EXTENSÃO DA RUA BOM DESPACHO, SITUADA NA SEDE DO MUNICÍPIO DE VARGEM BONITA/MG E CONTÉM OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/249/projeto_de_lei_n_12-_2024_dda_nome_a_pavimentacao_fernado.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/249/projeto_de_lei_n_12-_2024_dda_nome_a_pavimentacao_fernado.pdf</t>
   </si>
   <si>
     <t>“Dá nome à pavimentação e extensão da Rua Ana Faria, situada em São Sebastião dos Cabrestos - Campinópolis, Distrito Municipal de Vargem Bonita/MG.”</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_n13_2024_da_nome_a_reforma_do_campo_de_futebol.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_n13_2024_da_nome_a_reforma_do_campo_de_futebol.pdf</t>
   </si>
   <si>
     <t>“Dá Nome à reforma do campo de futebol, bem como à construção de vestiários, situada em São Sebastião dos Cabrestos - Campinópolis, Distrito Municipal de Vargem Bonita/MG.”</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_de_lei_n14_2024_dispoe_sobre_a_revogacao_da_lei_municipal_n_1.187_de_28_de_junho_de_2022.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_de_lei_n14_2024_dispoe_sobre_a_revogacao_da_lei_municipal_n_1.187_de_28_de_junho_de_2022.pdf</t>
   </si>
   <si>
     <t>"DISPOE SOBRE REVOGAÇÃO DA LEI MUNICIPAL N° 1.187, DE 28 DE JUNHO DE 2.022 E CRIA O CONSELHO MUNICIPAL DOS DIREITOS DO IDOSO, DO FUNDO MUNICIPAL DE DIREIROS DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/252/projeto_de_lei_n_15_2024_transforma_area_rural_em_area_urbana.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/252/projeto_de_lei_n_15_2024_transforma_area_rural_em_area_urbana.pdf</t>
   </si>
   <si>
     <t>"TRANSFORMA ÁREA RURAL EM ÁREA URBANA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/253/projeto_de_lei_16_subvencao_sociais_exerci_2025.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/253/projeto_de_lei_16_subvencao_sociais_exerci_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA —CONCESSÃO DE SUBVENÇÕES SOCIAIS,CONTRIBUIÇÕES E AUXÍLIOS FINANCEIROS, NO EXERCÍCIO DE 2025,AS ORGANIZAÇÕES DA SOCIEDADE CIVIL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/254/loa_2024.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/254/loa_2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/255/projeto_de_lei_n_18_2024_loteamento_joaquim_lucas.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/255/projeto_de_lei_n_18_2024_loteamento_joaquim_lucas.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a aprovação do loteamento Joaquim Lucas - Bosque dos Ipês, localizado no perímetro urbano do Município de Vargem Bonita, no Distrito de Sebastião dos Cabrestos/Campinópolis, de propriedade da SDG Administradora de Bens Próprios Ltda., e dá outras providências.”</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/256/projeto_de_lei_n_19_2024_da_nome_a_obra_do_mirante_da_serra_da_canastra.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/256/projeto_de_lei_n_19_2024_da_nome_a_obra_do_mirante_da_serra_da_canastra.pdf</t>
   </si>
   <si>
     <t>"DÁ NOME À OBRA DO MIRANTE DA SERRA DA CANASTRA NO MUNICÍPIO DE VARGEM BONITA/MG.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/257/projeto_de_lei_n_20_2024_da_nome_ao_predio_da_escola_municipal_jorge_nogueira_1.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/257/projeto_de_lei_n_20_2024_da_nome_ao_predio_da_escola_municipal_jorge_nogueira_1.pdf</t>
   </si>
   <si>
     <t>"DÁ NOME AO PRÉDIO DA ESCOLA MUNICIPAL JORGE NOGUEIRA DE CASTRO, SITUADA NO MUNICÍPIO DE VARGEM BONITA/MG."</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/258/projeto_de_lei_n_21_2024_da_nome_a_quadra__da_confusao_1.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/258/projeto_de_lei_n_21_2024_da_nome_a_quadra__da_confusao_1.pdf</t>
   </si>
   <si>
     <t>”DA NOME A QUADRA POLIESPORTIVA, SITUADA NA ZONA RURAL DENOMINADA CONFUSAOQ, NO MUNICIPIO DE VARGEM BONITA/MG, E CONTEM OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/259/projeto_de_lei_n_22_2024_da_nome_a_obra_de_extensao_da_rua_rio_grande__norte.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/259/projeto_de_lei_n_22_2024_da_nome_a_obra_de_extensao_da_rua_rio_grande__norte.pdf</t>
   </si>
   <si>
     <t>“DA NOME A OBRA DE EXTENSAO DA RUA RIO GRANDE DO NORTE SITUADA NO MUNICIPIO DE VARGEM BONITA/MG.”</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/260/projeto_de_lei_n_23_2024_da_nome_ao_predio_que_abrigara_a_usina_de_coleta_e_reciclagem.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/260/projeto_de_lei_n_23_2024_da_nome_ao_predio_que_abrigara_a_usina_de_coleta_e_reciclagem.pdf</t>
   </si>
   <si>
     <t>“DA NOME AO PREDIO QUE ABRIGARA A USINA DE COLETA SELETIVA E RECICLAGEM, SITUADA NA ZONA RURAL DO MUNICIPIO DE VARGEM BONITAMG E CONTEM OUTRAS PROVIDENCTAS.”</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_24_2024.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_24_2024.pdf</t>
   </si>
   <si>
     <t>"DÁ NOME A OBRA DE EXTENSÃO DE 700 METROS DA RUA RIO GRANDE DO NORTE, COM INÍCIO NA PONTE DA CAPIVARA, SITUADA NO MUNICÍPIO DE VARGEM BONITA/MG."</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/263/projeto_de_lei_n_25_2024_transforma_area_rural_em_area_urbana.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/263/projeto_de_lei_n_25_2024_transforma_area_rural_em_area_urbana.pdf</t>
   </si>
   <si>
     <t>"TRANSFORMA ÁREA RURAL EM ÁREA URBANA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/224/projeto_de_lei_complementar_01_2024.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/224/projeto_de_lei_complementar_01_2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES DO MUNICÍPIO E CONSELHEIROS TUTELARES E ADEQUAÇÃO DO PISO SALARIAL DOS PROFESSORES DO MAGISTÉRIO, CONFORME LEI FEDERAL N° 11.738/2008 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/225/projeto_de_lei_complementar_02_2024.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/225/projeto_de_lei_complementar_02_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DA REVISÃO ANUAL DOS SUBSÍDIOS AO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DE VARGEM BONITA/MG</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/226/projeto_de_lei_complementar_03_2024.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/226/projeto_de_lei_complementar_03_2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DAS LEIS COMPLEMENTARES N°55 DE 10 DE MARÇO DE 2014 E N°76 DE 14 DE MARÇO DE 2017".</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/227/projeto_de_lei_complementar_04_2024.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/227/projeto_de_lei_complementar_04_2024.pdf</t>
   </si>
   <si>
     <t>"CRIA CARGO DE FISCAL SANITÁRIO NO QUADRO GERAL DE SERVIDORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/230/projeto_de_lei_complementar_05_2024_altera_a_lei_55_2014.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/230/projeto_de_lei_complementar_05_2024_altera_a_lei_55_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR N°55 DE 10 DE MARÇO DE 2014.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/231/projeto_de_lei_complementar_06_2024_altera_a_lei_n55.1.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/231/projeto_de_lei_complementar_06_2024_altera_a_lei_n55.1.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ALTERACAO DA LEI COMPLEMENTAR N° 55 DE 10 DE MARCO DE 2014.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_complementar_07_2024___vigilancia_sanitaria.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_complementar_07_2024___vigilancia_sanitaria.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do serviço de inspeção Municipal e os procedimentos obrigatórios de inspeção sanitária. Em estabelecimentos que manipulam e/ou processam produtos de origem animal no Município de Vargem Bonita/MG, e dá outras providências."</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/228/proj._resolucao_01-24_inpc_-_servidores_assinado.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/228/proj._resolucao_01-24_inpc_-_servidores_assinado.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/229/proj._resolucao_02-24_inpc_-_vereadores_assinado.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/229/proj._resolucao_02-24_inpc_-_vereadores_assinado.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA REVISÃO GERAL ANUAL DOS SUBISIDIOS DOS VEREADORES DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -843,68 +843,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/238/adilson_01_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/242/projeto_de_decreto_legislativo_no_01_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/248/projeto_de_decreto_legislativo__02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/232/projeto_de_lei_01_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/233/projeto_de_lei_02_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/237/projeto_de_lei_03_2024-compactado_3.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/239/projeto_de_lei_04-2024__secretarios.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/240/projeto_de_lei_05-2024_fixa_os_subsidios_para_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/241/projeto_de_lei_06_-2024_vereadores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/243/projeto_de_lei_n07_2024_da_nome_a_construcao_do_centro_multiuso.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/244/projeto_de_lei_n08_2024_da_nome_a_reforma_e_ampliacao_do_psf.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_n09_2024_da_nome_a_quadra_escolar_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/247/projeto_de_lei_n11_2024_da_nome_a_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/249/projeto_de_lei_n_12-_2024_dda_nome_a_pavimentacao_fernado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_n13_2024_da_nome_a_reforma_do_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_de_lei_n14_2024_dispoe_sobre_a_revogacao_da_lei_municipal_n_1.187_de_28_de_junho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/252/projeto_de_lei_n_15_2024_transforma_area_rural_em_area_urbana.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/253/projeto_de_lei_16_subvencao_sociais_exerci_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/254/loa_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/255/projeto_de_lei_n_18_2024_loteamento_joaquim_lucas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/256/projeto_de_lei_n_19_2024_da_nome_a_obra_do_mirante_da_serra_da_canastra.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/257/projeto_de_lei_n_20_2024_da_nome_ao_predio_da_escola_municipal_jorge_nogueira_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/258/projeto_de_lei_n_21_2024_da_nome_a_quadra__da_confusao_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/259/projeto_de_lei_n_22_2024_da_nome_a_obra_de_extensao_da_rua_rio_grande__norte.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/260/projeto_de_lei_n_23_2024_da_nome_ao_predio_que_abrigara_a_usina_de_coleta_e_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_24_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/263/projeto_de_lei_n_25_2024_transforma_area_rural_em_area_urbana.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/224/projeto_de_lei_complementar_01_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/225/projeto_de_lei_complementar_02_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/226/projeto_de_lei_complementar_03_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/227/projeto_de_lei_complementar_04_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/230/projeto_de_lei_complementar_05_2024_altera_a_lei_55_2014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/231/projeto_de_lei_complementar_06_2024_altera_a_lei_n55.1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_complementar_07_2024___vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/228/proj._resolucao_01-24_inpc_-_servidores_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/229/proj._resolucao_02-24_inpc_-_vereadores_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/238/adilson_01_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/242/projeto_de_decreto_legislativo_no_01_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/248/projeto_de_decreto_legislativo__02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/232/projeto_de_lei_01_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/233/projeto_de_lei_02_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/237/projeto_de_lei_03_2024-compactado_3.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/239/projeto_de_lei_04-2024__secretarios.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/240/projeto_de_lei_05-2024_fixa_os_subsidios_para_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/241/projeto_de_lei_06_-2024_vereadores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/243/projeto_de_lei_n07_2024_da_nome_a_construcao_do_centro_multiuso.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/244/projeto_de_lei_n08_2024_da_nome_a_reforma_e_ampliacao_do_psf.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_n09_2024_da_nome_a_quadra_escolar_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/247/projeto_de_lei_n11_2024_da_nome_a_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/249/projeto_de_lei_n_12-_2024_dda_nome_a_pavimentacao_fernado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_n13_2024_da_nome_a_reforma_do_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_de_lei_n14_2024_dispoe_sobre_a_revogacao_da_lei_municipal_n_1.187_de_28_de_junho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/252/projeto_de_lei_n_15_2024_transforma_area_rural_em_area_urbana.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/253/projeto_de_lei_16_subvencao_sociais_exerci_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/254/loa_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/255/projeto_de_lei_n_18_2024_loteamento_joaquim_lucas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/256/projeto_de_lei_n_19_2024_da_nome_a_obra_do_mirante_da_serra_da_canastra.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/257/projeto_de_lei_n_20_2024_da_nome_ao_predio_da_escola_municipal_jorge_nogueira_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/258/projeto_de_lei_n_21_2024_da_nome_a_quadra__da_confusao_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/259/projeto_de_lei_n_22_2024_da_nome_a_obra_de_extensao_da_rua_rio_grande__norte.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/260/projeto_de_lei_n_23_2024_da_nome_ao_predio_que_abrigara_a_usina_de_coleta_e_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_24_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/263/projeto_de_lei_n_25_2024_transforma_area_rural_em_area_urbana.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/224/projeto_de_lei_complementar_01_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/225/projeto_de_lei_complementar_02_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/226/projeto_de_lei_complementar_03_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/227/projeto_de_lei_complementar_04_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/230/projeto_de_lei_complementar_05_2024_altera_a_lei_55_2014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/231/projeto_de_lei_complementar_06_2024_altera_a_lei_n55.1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_complementar_07_2024___vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/228/proj._resolucao_01-24_inpc_-_servidores_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2024/229/proj._resolucao_02-24_inpc_-_vereadores_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="175.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="174.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="253" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>