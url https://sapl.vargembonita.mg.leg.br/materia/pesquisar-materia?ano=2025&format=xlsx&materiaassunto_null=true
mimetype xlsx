--- v2 (2026-02-04)
+++ v3 (2026-05-07)
@@ -54,780 +54,780 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>José Garcia</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_01_2025.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_01_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 1.131/2019 QUE INSTITUIU O REGIME DE DIÁRIAS PARA OS SERVIDORES MUNICIPAIS E AGENTES POLÍTICOS DO MUNICÍPIO DE VARGEM BONTA/MG E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_02_2025.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_02_2025.pdf</t>
   </si>
   <si>
     <t>Aprova e Ratifica o Protocolo Intenções, o Contrato de Consórcio Público e o Estatuto Social do Consórcio Interfederativo Minas Gerais - CIMINAS e da Associação dos Municípios da Microrregião do Planalto de Araxá - AMPLA, autorizando o ingresso do Município de Vargem Bonita, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/265/pl-m006-movfinanceirasicoob-assinado.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/265/pl-m006-movfinanceirasicoob-assinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA MOVIMENTAÇÃO BANCÁRIA E APLICAÇÕES FINANCEIRAS NA COOPERATIVA DE CRÉDITO DE LIVRE ADMISSÃO DE SÃO ROQUE DE MINAS LTDA. SICOOB SAROM.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/266/pl-m007-covalidacaolei-1135-assinado.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/266/pl-m007-covalidacaolei-1135-assinado.pdf</t>
   </si>
   <si>
     <t>CONVALIDA DISPOSTO NA LEI Nº 1.135 DE 09 DE JULHO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/267/pl-m008-covalidacaolei-1206-assinado.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/267/pl-m008-covalidacaolei-1206-assinado.pdf</t>
   </si>
   <si>
     <t>CONVALIDA DISPOSTO NA LEI Nº 1.206 DE 25 DE ABRIL DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/269/pl-m009-alteralei1077-codema-assinado.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/269/pl-m009-alteralei1077-codema-assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1077/2015 QUE “DISPÕE SOBRE O CONSELHO MUNICIPAL DE DEFESA DO MEIO AMBIENTE DE VARGEM BONITA – CODEMA VARGEM BONITA E CONTÉM OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/270/pl-ameg.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/270/pl-ameg.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DO MUNICÍPIO DE VARGEM BONITA AO CONTRATO DE CONSÓRCIO PÚBLICO DA ASSOCIAÇÃO PÚBLICA DOS MUNICÍPIOS DA MICROREGIÃO DO MÉDIO RIO GRANDE – AMEG, CONSOLIDADO COM O TERCEIRO TERMO ADITIVO</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/272/pl-orcamentoremanejamento.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/272/pl-orcamentoremanejamento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Transposição, Transferência e Remanejamento de Créditos orçamentários no âmbito do Poder Executivo Municipal de dá outras providências</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/273/pl-contratacaotemporaria-emulti.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/273/pl-contratacaotemporaria-emulti.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAÇÃO TEMPORÁRIA PARA ATENDER AS EQUIPES MULTIPROFISSIONAIS NA ATENÇÃO PRIMÁRIA À SAÚDE – eMULTI</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/274/pl-distribuicaohonorariosadvocaticios.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/274/pl-distribuicaohonorariosadvocaticios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a distribuição dos honorários advocatícios entre os advogados públicos efetivos do município consoante a previsão do § 19 do art. 85 da Lei Federal nº 13.105 de 2015 e dá outras providências</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/275/pl-contribuicaosantacasa.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/275/pl-contribuicaosantacasa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder e repassar contribuição para a Santa Casa de Misericórdia de Piumhi/MG e dá outras providências</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/281/01-pl-arquivomunicipal.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/281/01-pl-arquivomunicipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO ARQUIVO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/282/pl-subvencaoadesvab.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/282/pl-subvencaoadesvab.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE SUBVENÇÃO SOCIAL À ADESVAB – ASSOCIAÇÃO COMUNITÁRIA PARA O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO DE VARGEM BONITA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/283/pl-aberturacreditoadicionalsuplementar.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/283/pl-aberturacreditoadicionalsuplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de um crédito adicional suplementar, até o limite de R$ 655.000,00 (Seiscentos e cinquenta e cinco mil reais), para reforço em dotações orçamentárias, e dá outras providências.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/284/pl-aberturacreditoadicional2.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/284/pl-aberturacreditoadicional2.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de um crédito adicional suplementar, até o limite de R$ 159.870,00 (Cento e cinquenta e nove mil e oitocentos e setenta reais), para reforço em dotações orçamentárias, e dá outras providências.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/287/pl_nomecasacultura-assinado.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/287/pl_nomecasacultura-assinado.pdf</t>
   </si>
   <si>
     <t>“DÁ NOME AO PRÉDIO QUE ABRIGA A CASA DA CULTURA DE “CASA DA CULTURA MARIA VINGUENBAH FERREIRA” E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/288/pl-bdmg_infra-assinado.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/288/pl-bdmg_infra-assinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VARGEM BONITA, ESTADO DE MINAS GERAIS A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A – BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS DENTRO DA LINHA BDMG INFRA</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/286/pl-bdmg_maq-assinado.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/286/pl-bdmg_maq-assinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VARGEM BONITA, ESTADO DE MINAS GERAIS A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A – BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS DENTRO DA LINHA BDMG MAQ</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/293/pl-ldo-2026-assinada.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/293/pl-ldo-2026-assinada.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO PARA O EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/294/01-pl-alteralei1077-codema.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/294/01-pl-alteralei1077-codema.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART 4º DA LEI MUNICIPAL Nº 1077/2015 QUE “DISPÕE SOBRE O CONSELHO MUNICIPAL DE DEFESA DO MEIO AMBIENTE DE VARGEM BONITA – CODEMA VARGEM BONITA E CONTÉM OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/296/01-pl-creditoespecial-cultura.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/296/01-pl-creditoespecial-cultura.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/297/pl-alteralei875-2006-feriado-assinado.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/297/pl-alteralei875-2006-feriado-assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 875/2006 - INCLUI NA RELAÇÃO DE FERIADOS MUNICIPAIS O CARNAVAL, O CORPUS CRISTI E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_23_2025_adesvab_subv_completo.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_23_2025_adesvab_subv_completo.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA CONCESSÃO DE SUBVENÇÃO SOCIAL À ADESVAB – ASSOCIAÇÃO COMUNITÁRIA PARA O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO DE VARGEM BONITA E CONTÉM OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE TURISMO 2025/2029 E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_25_2025.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_25_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de um credito adicional suplementar, até o limite de R$ 120.000,00(cento e vinte mil reais), para reforço em dotações orçamentarias, das outras providências</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_lei_n_26_2025.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_lei_n_26_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de subvenção social à ACASPO - Associação comunitária para assuntos de polícia ostensiva de Vargem Bonita – MG e contém outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/301/pl_lotesxhsmaquina.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/301/pl_lotesxhsmaquina.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VARGEM BONITA A PERMUTAR LOTES DE PROPRIEDADE DA INCORPORADORA DIAMANTE DA CANASTRA EM HORAS DE SERVIÇOS COM EQUIPAMENTOS DIVERSOS EM DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/302/pl_bdmg-ruagastronomica.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/302/pl_bdmg-ruagastronomica.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VARGEM BONITA MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A – BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS, NO ÂMBITO DA LINHA BDMG SUSTENTABILIDADE E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/304/2025_pl_alteralei1209-203-pavimentacao.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/304/2025_pl_alteralei1209-203-pavimentacao.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.209/2023 QUE APROVOU O LOTEAMENTO “RESIDENCIAL MIRANTE DA CANASTRA” NO QUE SE REFERE A SUBSTITUIÇÃO DO CALÇAMENTO ´POR BLOCOS DE CIMENTO INTERTRAVADO PELO DE PAVIMENTAÇÃO ASFÁLTICA (TRATAMENTO SUPERFICIAL DUPLO -TSD) E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_lei_n_30_2025_per-muta_lotes_corrigido.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_lei_n_30_2025_per-muta_lotes_corrigido.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A RECEBER NA FORMA DE PER-MUTA LOTES DO LOTEAMENTO SÃO FRANCISCO APRO-VADO PELA LEI MUNICIPAL Nº 1.095/2016 EM TROCA DA REALIZAÇÃO DAS OBRAS DE INFRAESTRUTURA NESSA ÁREA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/309/2025_pl_revogalei1236-2024-mensagem.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/309/2025_pl_revogalei1236-2024-mensagem.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1.236/2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional suplementar, até o limite de R$ 1.435.863,90 (um milhão, quatrocentos e trinta e cinco mil, oitocentos e sessenta e três reais e noventa centavos), destinado ao reforço de dotação orçamentária, e dá outras providências.”</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/310/pl-loa-2026.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/310/pl-loa-2026.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2026</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/311/pl-ppa-2026_2029.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/311/pl-ppa-2026_2029.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2026/2029”.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/312/pl-gratificacaodesempenhosaude.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/312/pl-gratificacaodesempenhosaude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o incentivo financeiro por desempenho constante da Portaria GM/MS Nº 3.493, de 10 de abril de 2024, que autoriza o pagamento da Gratificação por Desempenho na Atenção à Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/313/pl_permuta_de_lotes_-_sebastiao-revisado.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/313/pl_permuta_de_lotes_-_sebastiao-revisado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO REALIZAR PERMUTA DE IMÓVEIS PERTENCENTES AO SEU PATRIMÔNIO COM IMÓVEL PAR-TICULAR E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/315/pl_refis_1.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/315/pl_refis_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS NO MUNICÍPIO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/321/projeto_lei_38__2025_subivenc_convenios.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/321/projeto_lei_38__2025_subivenc_convenios.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder e repassar contribuição para a “Irmandade do Hospital de Gimirim” e contém outras providências.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/325/pl_desligamento_ameg.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/325/pl_desligamento_ameg.pdf</t>
   </si>
   <si>
     <t>Autoriza o desligamento do Município de Vargem Bonita/MG da Associação Pública dos Municípios da Microrregião do Médio Rio Grande – Consórcio AMEG e dá outras providências</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/326/pl_alteralei1266-2025.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/326/pl_alteralei1266-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO II, DO ART. 1º DA LEI MUNICIPAL N° 1.266/2025 E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/332/pl_aprovaloteamentovilaesperancacabrestos.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/332/pl_aprovaloteamentovilaesperancacabrestos.pdf</t>
   </si>
   <si>
     <t>APROVA O LOTEAMENTO “RESIDENCIAL VILA ESPERANÇA” NO DISTRITO DE SÃO SEBASTIÃO DOS CABRESTOS – MUNICIPIO DE VARGEM BONITA – MG</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/333/pl_aprovaloteamentonovotempovb.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/333/pl_aprovaloteamentonovotempovb.pdf</t>
   </si>
   <si>
     <t>“APROVA O LOTEAMENTO “RESIDENCIAL NOVO TEMPO” NA SEDE DO MUNICIPIO DE VARGEM BONITA – MG”</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/292/projeto_de_lc_01_2025.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/292/projeto_de_lc_01_2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES DO MUNICÍPIO E CONSELHEIROS TUTELARES, CONFORME ART. 40DA LEI MUNICIPAL N° 1.200/2.023 E ADEQUAÇÃO DO PISO SALARIAL DOS PROFESSORES DO MAGISTÉRIO, CONFORME LEI FEDERAL N°11.738/2008 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_lc_02_2025.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_lc_02_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DAS LEIS COMPLEMENTARES N°055/2014, N° 76/2017 E 029/2010.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lc_03_2025_devolvido.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lc_03_2025_devolvido.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DA REVISÃO ANUAL DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DE VARGEM BONITA/MG.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_lc_04_2025.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_lc_04_2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA AS LEIS COMPLEMENTARES NSº 013/2007, 043/2012, 075/2017, 064/2015 e 069/2016, QUE DISPÕE SOBRE OS CARGOS EM COMISSÃO DA CÂMARA MUNICIPAL E DA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/271/plc-alteralc073-acs-ace.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/271/plc-alteralc073-acs-ace.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 073 DE 04 DE ABRIL DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/276/pl-sim.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/276/pl-sim.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Serviço de Inspeção Municipal e os procedimentos obrigatórios de inspeção sanitária em estabelecimentos que manipulam e/ou processam produtos de origem animal no Município de Vargem Bonita/MG e dá outras providências</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/277/pl-licenciamentoambiental.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/277/pl-licenciamentoambiental.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRITÉRIOS E PROCEDIMENTOS DESTINADOS À ATIVIDADE DE LICENCIAMENTO AMBIENTAL NO MUNICÍPIO DE VARGEM BONITA (MG) E ESTABELECE A TAXA DE LICENCIAMENTO AMBIENTAL (TLA), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/279/alteralc055-076-criaalteracargosestruturaadminsitrativa.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/279/alteralc055-076-criaalteracargosestruturaadminsitrativa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS E ALTERAÇÃO DA LEI COMPLEMENTAR Nº 055/2014 E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/280/plc-desafetacaozilomar.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/280/plc-desafetacaozilomar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROVIDENCIAR A DESAFETAÇÃO DO IMÓVEL INSCRITO NO PATRIMÔNIO SOB O Nº 004.434, MATRICULADO NO CRI SOB O Nº 12.209 E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/285/01-plc-alteralc055-076-criaalteracargos-substitutivo.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/285/01-plc-alteralc055-076-criaalteracargos-substitutivo.pdf</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/295/plc-isencaotaxas.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/295/plc-isencaotaxas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção da Taxa de Serviços Administrativos dos requerimentos e certidões obtidos pela plataforma WEBCIDADAO e contém outras providências</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/316/plc_criacargoeletricista_alteraatribuicoes.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/316/plc_criacargoeletricista_alteraatribuicoes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO E ALTERAÇÃO DA LEI COMPLEMENTAR Nº 055/2014 E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/317/plc-alteralc105_2023-enfermeiras.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/317/plc-alteralc105_2023-enfermeiras.pdf</t>
   </si>
   <si>
     <t>INCLUI NO ART. 2º DA LEI COMPLEMENTAR Nº 105/2023 O PARÁGRAFO ÚNICO E CONTEM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/318/plc-taxamunicipalresiduosolidourbano.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/318/plc-taxamunicipalresiduosolidourbano.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA DE MANEJO DE RESÍDUOS SÓLIDOS URBANOS – TMRSU NO MUNICÍPIO DE VARGEM BONITA/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/319/plc_criacargoenfermeirasoperadorresiduos.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/319/plc_criacargoenfermeirasoperadorresiduos.pdf</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lc_16_2025.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lc_16_2025.pdf</t>
   </si>
   <si>
     <t>Inclui o art. 289-A na Lei Municipal nº 594, de 1990 que dispõe sobre o Código Tributário Municipal.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/323/plc_desafetacaoruagoias.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/323/plc_desafetacaoruagoias.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA O EXECUTIVO MUNICIPAL A PROVIDENCIAR A DESAFETAÇÃO DO TRECHO DA RUA GOIÁS CON-FORME MAPA E MEMORIAL DESCRITIVO INTEGRANTE DESTA LEI E CONTÉM OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/324/plc_desafetacaopocoartesiano.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/324/plc_desafetacaopocoartesiano.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA O EXECUTIVO MUNICIPAL A PROVIDENCIAR A DESAFETAÇÃO DO IMÓVEL INSCRITO NO PATRIMÔNIO SOB O Nº 005.062, MATRICULADO NO CRI SOB O Nº14.537 E CONTÉM OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/327/plcalteralc055-engenheiro.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/327/plcalteralc055-engenheiro.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ATRIBUIÇÕES DO CARGO DE PROVIMENTO EFETIVO DE ENGENHEIRO, CRIA VAGA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/330/plc_alteraleicmtur.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/330/plc_alteraleicmtur.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 8º DO ART. 6º DA LEI COMPLEMENTAR Nº 077/2017 E CONTÉM OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/331/plc_alteractm-itbi.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/331/plc_alteractm-itbi.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 266 E SEUS PARÁGRAFOS, DO CÓDIGO TRIBUTÁRIO MUNICIPAL E CONTEM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/328/emenda_supr_n_01_2025.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/328/emenda_supr_n_01_2025.pdf</t>
   </si>
   <si>
     <t>Suprima-se o parágrafo 3º do Artigo 4º do Projeto de Lei nº 33/2025.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/329/emenda_supr_n_0_02_2025_ao_proj_33.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/329/emenda_supr_n_0_02_2025_ao_proj_33.pdf</t>
   </si>
   <si>
     <t>Suprima-se o parágrafo 6º do Artigo 4º do Projeto de Lei nº 33/2025.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>AN</t>
   </si>
   <si>
     <t>Anexos</t>
   </si>
   <si>
     <t>Mapas relacionado ao Projeto de Lei nº27/2025.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/306/05-_planilhapavimentacaoasfaltica_1.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/306/05-_planilhapavimentacaoasfaltica_1.pdf</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/307/06-memorialdescritivopavimentacao_1.pdf</t>
+    <t>http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/307/06-memorialdescritivopavimentacao_1.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1131,68 +1131,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_02_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/265/pl-m006-movfinanceirasicoob-assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/266/pl-m007-covalidacaolei-1135-assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/267/pl-m008-covalidacaolei-1206-assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/269/pl-m009-alteralei1077-codema-assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/270/pl-ameg.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/272/pl-orcamentoremanejamento.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/273/pl-contratacaotemporaria-emulti.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/274/pl-distribuicaohonorariosadvocaticios.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/275/pl-contribuicaosantacasa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/281/01-pl-arquivomunicipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/282/pl-subvencaoadesvab.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/283/pl-aberturacreditoadicionalsuplementar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/284/pl-aberturacreditoadicional2.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/287/pl_nomecasacultura-assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/288/pl-bdmg_infra-assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/286/pl-bdmg_maq-assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/293/pl-ldo-2026-assinada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/294/01-pl-alteralei1077-codema.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/296/01-pl-creditoespecial-cultura.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/297/pl-alteralei875-2006-feriado-assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_23_2025_adesvab_subv_completo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_25_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_lei_n_26_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/301/pl_lotesxhsmaquina.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/302/pl_bdmg-ruagastronomica.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/304/2025_pl_alteralei1209-203-pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_lei_n_30_2025_per-muta_lotes_corrigido.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/309/2025_pl_revogalei1236-2024-mensagem.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/310/pl-loa-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/311/pl-ppa-2026_2029.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/312/pl-gratificacaodesempenhosaude.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/313/pl_permuta_de_lotes_-_sebastiao-revisado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/315/pl_refis_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/321/projeto_lei_38__2025_subivenc_convenios.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/325/pl_desligamento_ameg.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/326/pl_alteralei1266-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/332/pl_aprovaloteamentovilaesperancacabrestos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/333/pl_aprovaloteamentonovotempovb.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/292/projeto_de_lc_01_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_lc_02_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lc_03_2025_devolvido.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_lc_04_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/271/plc-alteralc073-acs-ace.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/276/pl-sim.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/277/pl-licenciamentoambiental.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/279/alteralc055-076-criaalteracargosestruturaadminsitrativa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/280/plc-desafetacaozilomar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/285/01-plc-alteralc055-076-criaalteracargos-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/295/plc-isencaotaxas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/316/plc_criacargoeletricista_alteraatribuicoes.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/317/plc-alteralc105_2023-enfermeiras.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/318/plc-taxamunicipalresiduosolidourbano.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/319/plc_criacargoenfermeirasoperadorresiduos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lc_16_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/323/plc_desafetacaoruagoias.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/324/plc_desafetacaopocoartesiano.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/327/plcalteralc055-engenheiro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/330/plc_alteraleicmtur.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/331/plc_alteractm-itbi.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/328/emenda_supr_n_01_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/329/emenda_supr_n_0_02_2025_ao_proj_33.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/306/05-_planilhapavimentacaoasfaltica_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/307/06-memorialdescritivopavimentacao_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_02_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/265/pl-m006-movfinanceirasicoob-assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/266/pl-m007-covalidacaolei-1135-assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/267/pl-m008-covalidacaolei-1206-assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/269/pl-m009-alteralei1077-codema-assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/270/pl-ameg.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/272/pl-orcamentoremanejamento.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/273/pl-contratacaotemporaria-emulti.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/274/pl-distribuicaohonorariosadvocaticios.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/275/pl-contribuicaosantacasa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/281/01-pl-arquivomunicipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/282/pl-subvencaoadesvab.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/283/pl-aberturacreditoadicionalsuplementar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/284/pl-aberturacreditoadicional2.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/287/pl_nomecasacultura-assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/288/pl-bdmg_infra-assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/286/pl-bdmg_maq-assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/293/pl-ldo-2026-assinada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/294/01-pl-alteralei1077-codema.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/296/01-pl-creditoespecial-cultura.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/297/pl-alteralei875-2006-feriado-assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_23_2025_adesvab_subv_completo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_25_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_lei_n_26_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/301/pl_lotesxhsmaquina.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/302/pl_bdmg-ruagastronomica.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/304/2025_pl_alteralei1209-203-pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_lei_n_30_2025_per-muta_lotes_corrigido.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/309/2025_pl_revogalei1236-2024-mensagem.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/310/pl-loa-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/311/pl-ppa-2026_2029.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/312/pl-gratificacaodesempenhosaude.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/313/pl_permuta_de_lotes_-_sebastiao-revisado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/315/pl_refis_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/321/projeto_lei_38__2025_subivenc_convenios.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/325/pl_desligamento_ameg.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/326/pl_alteralei1266-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/332/pl_aprovaloteamentovilaesperancacabrestos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/333/pl_aprovaloteamentonovotempovb.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/292/projeto_de_lc_01_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_lc_02_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lc_03_2025_devolvido.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_lc_04_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/271/plc-alteralc073-acs-ace.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/276/pl-sim.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/277/pl-licenciamentoambiental.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/279/alteralc055-076-criaalteracargosestruturaadminsitrativa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/280/plc-desafetacaozilomar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/285/01-plc-alteralc055-076-criaalteracargos-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/295/plc-isencaotaxas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/316/plc_criacargoeletricista_alteraatribuicoes.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/317/plc-alteralc105_2023-enfermeiras.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/318/plc-taxamunicipalresiduosolidourbano.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/319/plc_criacargoenfermeirasoperadorresiduos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lc_16_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/323/plc_desafetacaoruagoias.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/324/plc_desafetacaopocoartesiano.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/327/plcalteralc055-engenheiro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/330/plc_alteraleicmtur.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/331/plc_alteractm-itbi.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/328/emenda_supr_n_01_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/329/emenda_supr_n_0_02_2025_ao_proj_33.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/306/05-_planilhapavimentacaoasfaltica_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vargembonita.mg.leg.br/media/sapl/public/materialegislativa/2025/307/06-memorialdescritivopavimentacao_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>